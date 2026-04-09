--- v3 (2026-02-28)
+++ v4 (2026-04-09)
@@ -777,51 +777,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna najnowsze osiągnięcia naukowe z zakresu filozoficznych podstaw teorii socjologicznych i nauk o polityce (F)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -847,51 +847,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">II.H.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, I.P7S_WK, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna historyczno-społeczne uwarunkowania procesu kształtowania się idei prawa (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>