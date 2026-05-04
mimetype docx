--- v4 (2026-04-09)
+++ v5 (2026-05-04)
@@ -847,51 +847,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, I.P7S_WK, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna historyczno-społeczne uwarunkowania procesu kształtowania się idei prawa (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -917,51 +917,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna społeczno-polityczne funkcje prawa (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>