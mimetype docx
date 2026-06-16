--- v5 (2026-05-04)
+++ v6 (2026-06-16)
@@ -831,67 +831,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny i ocena aktywności na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2, I.P7S_WK, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna historyczno-społeczne uwarunkowania procesu kształtowania się idei prawa (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -917,51 +917,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna społeczno-polityczne funkcje prawa (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>