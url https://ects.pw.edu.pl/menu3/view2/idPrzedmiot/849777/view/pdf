--- v6 (2026-06-16)
+++ v7 (2026-08-20)
@@ -831,67 +831,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny i ocena aktywności na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2, I.P7S_WK, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna historyczno-społeczne uwarunkowania procesu kształtowania się idei prawa (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -917,51 +917,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_FS04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna społeczno-polityczne funkcje prawa (P)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>