--- v2 (2026-02-08)
+++ v3 (2026-04-09)
@@ -763,67 +763,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania, odpowiedzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W09, K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W06, K_W09, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o problemach prawnych wiążących się z Internetem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -913,67 +913,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania, odpowiedzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdiagnozować problemy prawne odnoszące się do środowiska sieciowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1063,51 +1063,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania, odpowiedzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K09 BNP, K_K04, K_K05, K_K06, K_K08 BNP</w:t>
+        <w:t xml:space="preserve">K_K04, K_K05, K_K06, K_K08 BNP, K_K09 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK, I.P7S_KO, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>