--- v3 (2026-04-09)
+++ v4 (2026-05-06)
@@ -763,67 +763,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania, odpowiedzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W09, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W06, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o problemach prawnych wiążących się z Internetem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -913,67 +913,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania, odpowiedzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdiagnozować problemy prawne odnoszące się do środowiska sieciowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>