--- v4 (2026-05-06)
+++ v5 (2026-07-28)
@@ -983,67 +983,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania, odpowiedź</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U12, K_U14 BNP</w:t>
+        <w:t xml:space="preserve">K_U12, K_U14 BNP, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2, II.S.P7S_UW.2.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, II.X.P7S_UW.2, II.S.P7S_UW.2.o, I.P7S_UK, I.P7S_UO, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>