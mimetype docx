--- v2 (2026-03-19)
+++ v3 (2026-04-10)
@@ -769,51 +769,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.X.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe programy finansowane z funduszy UE realizowane w ramach wdrażania polityk UE (głównie Wspólnej Polityki Rolnej i polityki spójności)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -823,67 +823,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia praktyczne pisemne i ustne w trakcie zajęć. Kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna działania niezbędne przy pozyskiwaniu, realizowaniu i rozliczaniu  projektu finansowanego z funduszy UE </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1060,51 +1060,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zidentyfikować praktyczne przypadki nieprawidłowego wydatkowania funduszy UE i określić związane z tym konsekwencje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>