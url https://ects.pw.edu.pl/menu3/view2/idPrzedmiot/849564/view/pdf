--- v3 (2026-04-10)
+++ v4 (2026-04-10)
@@ -769,51 +769,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.X.P7S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe programy finansowane z funduszy UE realizowane w ramach wdrażania polityk UE (głównie Wspólnej Polityki Rolnej i polityki spójności)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -823,67 +823,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia praktyczne pisemne i ustne w trakcie zajęć. Kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna działania niezbędne przy pozyskiwaniu, realizowaniu i rozliczaniu  projektu finansowanego z funduszy UE </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1060,51 +1060,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zidentyfikować praktyczne przypadki nieprawidłowego wydatkowania funduszy UE i określić związane z tym konsekwencje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>