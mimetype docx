--- v5 (2026-05-07)
+++ v6 (2026-06-26)
@@ -753,67 +753,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia praktyczne pisemne i ustne w trakcie zajęć. Kolokwium końcowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, I.P7S_WG, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe programy finansowane z funduszy UE realizowane w ramach wdrażania polityk UE (głównie Wspólnej Polityki Rolnej i polityki spójności)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -989,51 +989,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wyjaśnić podstawowe zasady  prawidłowego planowania i wdrażania
 projektów finansowanych z funduszy UE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1060,51 +1060,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.1, I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zidentyfikować praktyczne przypadki nieprawidłowego wydatkowania funduszy UE i określić związane z tym konsekwencje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>