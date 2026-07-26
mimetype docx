--- v6 (2026-06-26)
+++ v7 (2026-07-26)
@@ -909,51 +909,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.H.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -989,51 +989,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wyjaśnić podstawowe zasady  prawidłowego planowania i wdrażania
 projektów finansowanych z funduszy UE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>