--- v2 (2026-02-25)
+++ v3 (2026-04-10)
@@ -890,51 +890,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15, LiK2_W16</w:t>
+        <w:t xml:space="preserve">LiK2_W16, LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>