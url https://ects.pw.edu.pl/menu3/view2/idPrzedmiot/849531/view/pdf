--- v3 (2026-04-10)
+++ v4 (2026-05-06)
@@ -750,191 +750,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W16, LiK2_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK327_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada wiedzę o właściwościach, wadach i zaletach paliw alternatywnych, głównie w zastosowaniach  lotniczych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14, LiK2_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK327_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada wiedzę na temat właściwości wodoru i możliwości jego wykorzystania w lotnictwie.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W15, LiK2_W16</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W16, LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>