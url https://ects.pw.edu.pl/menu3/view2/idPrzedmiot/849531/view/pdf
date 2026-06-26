--- v4 (2026-05-06)
+++ v5 (2026-06-26)
@@ -750,51 +750,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W16, LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_W15, LiK2_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1030,51 +1030,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W08, LiK2_W15, LiK2_W16</w:t>
+        <w:t xml:space="preserve">LiK2_W15, LiK2_W16, LiK2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>