--- v4 (2026-07-26)
+++ v5 (2026-09-27)
@@ -816,51 +816,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W08, LiK2_W10, LiK2_W14, LiK2_W05</w:t>
+        <w:t xml:space="preserve">LiK2_W05, LiK2_W08, LiK2_W10, LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U02, LiK2_U04, LiK2_U10, LiK2_U15</w:t>
+        <w:t xml:space="preserve">LiK2_U04, LiK2_U10, LiK2_U15, LiK2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>