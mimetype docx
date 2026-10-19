--- v5 (2026-09-27)
+++ v6 (2026-10-19)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U04, LiK2_U10, LiK2_U15, LiK2_U02</w:t>
+        <w:t xml:space="preserve">LiK2_U15, LiK2_U02, LiK2_U04, LiK2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>