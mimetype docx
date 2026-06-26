--- v4 (2026-04-10)
+++ v5 (2026-06-26)
@@ -891,51 +891,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W06, LiK2_W07, LiK2_W10, LiK2_W13, LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_W07, LiK2_W10, LiK2_W13, LiK2_W15, LiK2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1111,51 +1111,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U10, LiK2_U11, LiK2_U12, LiK2_U19, LiK2_U08, LiK2_U09</w:t>
+        <w:t xml:space="preserve">LiK2_U08, LiK2_U09, LiK2_U10, LiK2_U11, LiK2_U12, LiK2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>