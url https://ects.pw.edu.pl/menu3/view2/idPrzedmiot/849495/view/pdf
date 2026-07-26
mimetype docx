--- v5 (2026-06-26)
+++ v6 (2026-07-26)
@@ -821,51 +821,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W07, LiK2_W10, LiK2_W12, LiK2_W14, LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_W15, LiK2_W07, LiK2_W10, LiK2_W12, LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -891,51 +891,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W07, LiK2_W10, LiK2_W13, LiK2_W15, LiK2_W06</w:t>
+        <w:t xml:space="preserve">LiK2_W06, LiK2_W07, LiK2_W10, LiK2_W13, LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>