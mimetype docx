--- v6 (2026-07-26)
+++ v7 (2026-09-04)
@@ -821,51 +821,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15, LiK2_W07, LiK2_W10, LiK2_W12, LiK2_W14</w:t>
+        <w:t xml:space="preserve">LiK2_W07, LiK2_W10, LiK2_W12, LiK2_W14, LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1041,51 +1041,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U01, LiK2_U10, LiK2_U15, LiK2_U19</w:t>
+        <w:t xml:space="preserve">LiK2_U15, LiK2_U19, LiK2_U01, LiK2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>