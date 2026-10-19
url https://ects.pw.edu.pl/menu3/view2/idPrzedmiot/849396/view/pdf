--- v2 (2026-04-11)
+++ v3 (2026-10-19)
@@ -900,87 +900,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować układ przeniesienia napędu lub fragment struktur nośnej  statku latającego realizujący ściśle określoną funkcję i spełniający narzucone z góry założenia konstrukcyjne.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować układ przeniesienia napędu lub fragment struktur nośnej  statku latającego realizujący ściśle określoną funkcję i spełniający narzucone z góry założenia konstrukcyjne.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować układ przeniesienia napędu lub fragment struktur nośnej  statku latającego realizujący ściśle określoną funkcję i spełniający narzucone z góry założenia konstrukcyjne.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK368_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaprojektować układ przeniesienia napędu lub fragment struktur nośnej  statku latającego realizujący ściśle określoną funkcję i spełniający narzucone z góry założenia konstrukcyjne.						</w:t>
+        <w:t xml:space="preserve">							Potrafi sporządzić model uproszczony urządzenia pozwalający na przeprowadzenie poprawnej analizy w zakresie kinematyki i statyki.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -999,862 +1209,652 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK368_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaprojektować układ przeniesienia napędu lub fragment struktur nośnej  statku latającego realizujący ściśle określoną funkcję i spełniający narzucone z góry założenia konstrukcyjne.						</w:t>
+        <w:t xml:space="preserve">							Posiada umiejętność nadawania elementom maszyny kształtów i wymiarów w taki sposób aby w połączeniu z właściwym doborem materiałów konstrukcyjnych i dostępnych metod wytwarzania zapewnić wytrzymałość, sztywność i stateczność warunkującą poprawne i bezpieczne funkcjonowanie.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi wykorzystywać systemy wspomagania projektowania typu CAD/CAE na wszystkich etapach projektowania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Jest w stanie zaproponować i zastosować podparcie elementów przeniesienia napędu na łożyskach różnego typu o odpowiedniej trwałości, właściwie osadzonych, smarowanych, uszczelnionych i zabezpieczonych; potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu obrotowe połączenie sworzniowe lub inne.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Jest w stanie zaproponować i zastosować podparcie elementów przeniesienia napędu na łożyskach różnego typu o odpowiedniej trwałości, właściwie osadzonych, smarowanych, uszczelnionych i zabezpieczonych; potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu obrotowe połączenie sworzniowe lub inne.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie decydować o dokładności elementów maszyn poprzez wykorzystanie analizy tolerancji, stosowanie określonych pasowań i wybór odpowiedniej chropowatości.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie decydować o dokładności elementów maszyn poprzez wykorzystanie analizy tolerancji, stosowanie określonych pasowań i wybór odpowiedniej chropowatości.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować urządzenie w którym przewidziano odpowiednie dostępy montażowe i obsługowe.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK368_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaprojektować układ przeniesienia napędu lub fragment struktur nośnej  statku latającego realizujący ściśle określoną funkcję i spełniający narzucone z góry założenia konstrukcyjne.						</w:t>
+        <w:t xml:space="preserve">							Potrafi odszukać i stosować gotowe podzespoły układów napędowych dostępne na rynku, umie korzystać z odpowiednich norm, specyfikacji materiałów konstrukcyjnych i przepisów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U17</w:t>
+        <w:t xml:space="preserve">LiK1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK368_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK368_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi sporządzić model uproszczony urządzenia pozwalający na przeprowadzenie poprawnej analizy w zakresie kinematyki i statyki.						</w:t>
+        <w:t xml:space="preserve">							Potrafi odszukać i stosować gotowe podzespoły układów napędowych dostępne na rynku, umie korzystać z odpowiednich norm, specyfikacji materiałów konstrukcyjnych i przepisów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć; sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej; omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U10</w:t>
-[...558 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK1_U01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>