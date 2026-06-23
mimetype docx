--- v2 (2026-05-08)
+++ v3 (2026-06-23)
@@ -766,157 +766,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student ma podstawową wiedzę dotyczącą prawnych aspektów prowadzenia przedsiębiorstwa i działalności gospodarczej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student ma podstawową wiedzę dotyczącą prawnych aspektów prowadzenia przedsiębiorstwa i działalności gospodarczej.																					</w:t>
+        <w:t xml:space="preserve">																					Student ma podstawową wiedzę na temat różnych form prowadzenia działalności gospodarczej oraz umów gospodarczych.																															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student ma podstawową wiedzę na temat różnych form prowadzenia działalności gospodarczej oraz umów gospodarczych.																															</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student ma podstawową wiedzę na temat różnych form prowadzenia działalności gospodarczej oraz umów gospodarczych.																															</w:t>
+        <w:t xml:space="preserve">														Student zna i rozumie podstawowe pojęcia i zasady z zakresu ochrony własności przemysłowej i prawa autorskiego.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -935,58 +1075,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student ma podstawową wiedzę na temat różnych form prowadzenia działalności gospodarczej oraz umów gospodarczych.																															</w:t>
+        <w:t xml:space="preserve">														Student zna i rozumie podstawowe pojęcia i zasady z zakresu ochrony własności przemysłowej i prawa autorskiego.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -997,750 +1137,610 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK1_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student zna i rozumie podstawowe pojęcia i zasady z zakresu ochrony własności przemysłowej i prawa autorskiego.																												</w:t>
+        <w:t xml:space="preserve">														Student potrafi pozyskiwać informacje w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz uwarunkowań działalności przedsiębiorstwa.																																	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W20</w:t>
+        <w:t xml:space="preserve">LiK1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student zna i rozumie podstawowe pojęcia i zasady z zakresu ochrony własności przemysłowej i prawa autorskiego.																												</w:t>
+        <w:t xml:space="preserve">														Student potrafi pozyskiwać informacje w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz uwarunkowań działalności przedsiębiorstwa.																																	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W22</w:t>
+        <w:t xml:space="preserve">LiK1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student potrafi pozyskiwać informacje w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz uwarunkowań działalności przedsiębiorstwa.																																	</w:t>
+        <w:t xml:space="preserve">																					Student ma świadomość uwarunkowań prawnych działalności gospodarczej oraz odpowiedzialności prawnej związanej z prowadzeniem przedsiębiorstwa.																															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U01</w:t>
+        <w:t xml:space="preserve">LiK1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student potrafi pozyskiwać informacje w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz uwarunkowań działalności przedsiębiorstwa.																																	</w:t>
+        <w:t xml:space="preserve">																					Student ma świadomość uwarunkowań prawnych działalności gospodarczej oraz odpowiedzialności prawnej związanej z prowadzeniem przedsiębiorstwa.																															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U05</w:t>
+        <w:t xml:space="preserve">LiK1_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS130A_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">																					Student ma świadomość uwarunkowań prawnych działalności gospodarczej oraz odpowiedzialności prawnej związanej z prowadzeniem przedsiębiorstwa.																															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_K05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_K2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student ma świadomość różnorodności prawnych form prowadzenia działalności gospodarczej i potrafi wybrać formę odpowiednią dla określonego rodzaju działalności gospodarczej.																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_K01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_K2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student ma świadomość różnorodności prawnych form prowadzenia działalności gospodarczej i potrafi wybrać formę odpowiednią dla określonego rodzaju działalności gospodarczej.																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS130A_K1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS130A_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student ma świadomość uwarunkowań prawnych działalności gospodarczej oraz odpowiedzialności prawnej związanej z prowadzeniem przedsiębiorstwa.																															</w:t>
+        <w:t xml:space="preserve">														Student ma świadomość różnorodności prawnych form prowadzenia działalności gospodarczej i potrafi wybrać formę odpowiednią dla określonego rodzaju działalności gospodarczej.																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - pytania testowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_K03</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK1_K05</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">LiK1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>