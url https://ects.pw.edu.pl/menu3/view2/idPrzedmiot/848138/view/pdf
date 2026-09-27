--- v4 (2026-06-26)
+++ v5 (2026-09-27)
@@ -1124,51 +1124,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U09, AiR1_U20, AiR1_U01, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U01, AiR1_U05, AiR1_U09, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1264,51 +1264,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U01, AiR1_U05, AiR1_U09, AiR1_U19</w:t>
+        <w:t xml:space="preserve">AiR1_U09, AiR1_U19, AiR1_U01, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>