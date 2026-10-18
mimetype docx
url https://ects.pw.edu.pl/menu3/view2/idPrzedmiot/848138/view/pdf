--- v5 (2026-09-27)
+++ v6 (2026-10-18)
@@ -764,51 +764,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W17, AiR1_W18</w:t>
+        <w:t xml:space="preserve">AiR1_W18, AiR1_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1264,51 +1264,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U09, AiR1_U19, AiR1_U01, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U01, AiR1_U05, AiR1_U09, AiR1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>