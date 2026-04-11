--- v1 (2025-12-25)
+++ v2 (2026-04-11)
@@ -918,51 +918,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie doświadczeń w zespole oraz samodzielne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U20, K_U09, K_U15 </w:t>
+        <w:t xml:space="preserve">K_U09, K_U15 , K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -988,51 +988,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie z wykonania ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U09, K_U10, K_U11 , K_U13 , K_U14 , K_U18 </w:t>
+        <w:t xml:space="preserve">K_U14 , K_U18 , K_U05, K_U09, K_U10, K_U11 , K_U13 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>