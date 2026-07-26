--- v2 (2026-04-11)
+++ v3 (2026-07-26)
@@ -988,51 +988,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie z wykonania ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14 , K_U18 , K_U05, K_U09, K_U10, K_U11 , K_U13 </w:t>
+        <w:t xml:space="preserve">K_U05, K_U09, K_U10, K_U11 , K_U13 , K_U14 , K_U18 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1058,51 +1058,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian; kolowkium; sprawozdanie z wykonania ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11 , K_U12 , K_U17, K_U18 </w:t>
+        <w:t xml:space="preserve">K_U17, K_U18 , K_U11 , K_U12 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>