--- v2 (2026-03-20)
+++ v3 (2026-09-04)
@@ -748,51 +748,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -898,51 +898,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, prezentacja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>