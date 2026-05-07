--- v2 (2026-02-28)
+++ v3 (2026-05-07)
@@ -1046,51 +1046,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U01, Tr2A_U04, Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, I.P7S_UU, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, I.P7S_UU, III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi oszacować funkcyjne i liczbowe wskaźniki niezawodności i bezpieczeństwa systemów na podstawie wyników badań eksploatacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1100,67 +1100,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium – samodzielne wykonanie zadania z wykorzystaniem komputera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U13, Tr2A_U10</w:t>
+        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.3, II.T.P7S_UW.2, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi  analizować wielostanowe procesy eksploatacji, stosując właściwe miary </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>