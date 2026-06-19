--- v3 (2026-05-07)
+++ v4 (2026-06-19)
@@ -950,51 +950,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1046,51 +1046,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U01, Tr2A_U04, Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, I.P7S_UU, III.P7S_UW.2.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, I.P7S_UU, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi oszacować funkcyjne i liczbowe wskaźniki niezawodności i bezpieczeństwa systemów na podstawie wyników badań eksploatacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>