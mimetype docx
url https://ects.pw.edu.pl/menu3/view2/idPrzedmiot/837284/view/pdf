--- v4 (2026-05-01)
+++ v5 (2026-06-17)
@@ -1019,67 +1019,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U19, Tr2A_U07, Tr2A_U10, Tr2A_U11</w:t>
+        <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.4, III.P7S_UW.4.o, II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi na podstawie formalnego sformułowania zadania decyzyjnego w transporcie określić jakie metody matematyczne są właściwe do poszukiwania rozwiązań optymalnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1239,51 +1239,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca i podsumowująca: dwie kartkówki na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_K01, Tr2A_K02</w:t>
+        <w:t xml:space="preserve">Tr2A_K02, Tr2A_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>