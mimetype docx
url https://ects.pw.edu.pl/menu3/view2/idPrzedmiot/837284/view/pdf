--- v5 (2026-06-17)
+++ v6 (2026-07-28)
@@ -1019,271 +1019,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_U19, Tr2A_U07, Tr2A_U10, Tr2A_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.T.P7S_UW.4, III.P7S_UW.4.o, II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi na podstawie formalnego sformułowania zadania decyzyjnego w transporcie określić jakie metody matematyczne są właściwe do poszukiwania rozwiązań optymalnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi na podstawie formalnego sformułowania zadania decyzyjnego w transporcie określić jakie metody matematyczne są właściwe do poszukiwania rozwiązań optymalnych</w:t>
+        <w:t xml:space="preserve">Potrafi poszukiwać modyfikacji poznanych algorytmów oraz sposobów doprecyzowania problemu decyzyjnego oraz dodatkowych informacji zmniejszających niepewność decydenta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
+        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U11, Tr2A_U19, Tr2A_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi poszukiwać modyfikacji poznanych algorytmów oraz sposobów doprecyzowania problemu decyzyjnego oraz dodatkowych informacji zmniejszających niepewność decydenta</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę patrzenia na rzeczywiste zadania stające przed inżynierem transportu jak na problemy decyzyjne, dostrzega potrzebę poszukiwania rozwiązań lepszych od intuicyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
+        <w:t xml:space="preserve">Ocena formująca i podsumowująca: dwie kartkówki na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">Tr2A_K02, Tr2A_K01</w:t>
+        <w:t xml:space="preserve">Tr2A_K01, Tr2A_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>