--- v5 (2026-07-28)
+++ v6 (2026-09-30)
@@ -853,51 +853,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student posiada wiedzę na temat publicznych i prywatnych źródeł informacji społeczno-gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -907,67 +907,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie zajęć studenci wykonują w grupach zadania dotyczące wybranych elementów planowania działalności gospodarczej. Niezbędnym elementem prowadzenia i planowania działalności gospodarczej jest kwantyfikacja zjazisk społeczno-gospodarczych. Podczas spotkań prowadzona jest dyskusja z prowadzącym dotycząca głównych źródeł informacji społeczno-gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W04, K_W09</w:t>
+        <w:t xml:space="preserve">K_W04, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, I.P7S_WG, II.X.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.H.P7S_WG.2, I.P7S_WK, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1143,51 +1143,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2, II.S.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK, II.T.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>