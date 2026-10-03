--- v6 (2026-08-19)
+++ v7 (2026-10-03)
@@ -890,67 +890,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, wystąpienia w toku zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_WG, II.S.P7S_WG.1, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna system strategii bezpieczeństwa narodowego Polski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1110,67 +1110,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13 BNP, K_U14 BNP</w:t>
+        <w:t xml:space="preserve">K_U14 BNP, K_U13 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o, I.P7S_UK, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UO, I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dostrzegać podstawowe zasady oraz problemy funkcjonowania organizacji w zakresie bezpieczeństwa międzynarodowego i narodowego Polski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>