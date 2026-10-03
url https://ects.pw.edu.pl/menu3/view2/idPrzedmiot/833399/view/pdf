--- v3 (2026-08-19)
+++ v4 (2026-10-03)
@@ -762,271 +762,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG, I.P7S_WK, II.T.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o strukturze i funkcjach organów administracji publicznej odpowiedzialnych za reglamentację i nadzór nad działalnością w zakresie procesu inwestycyjno-budowlanego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o strukturze i funkcjach organów administracji publicznej odpowiedzialnych za reglamentację i nadzór nad działalnością w zakresie procesu inwestycyjno-budowlanego</w:t>
+        <w:t xml:space="preserve">Ma pogłębioną wiedzę na temat miejsca prawnych regulacji dotyczących procesu inwestycyjno-budowlanego w systemie nauk prawnych oraz jego relacji z innymi dyscyplinami nauk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02</w:t>
+        <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma pogłębioną wiedzę na temat miejsca prawnych regulacji dotyczących procesu inwestycyjno-budowlanego w systemie nauk prawnych oraz jego relacji z innymi dyscyplinami nauk.</w:t>
+        <w:t xml:space="preserve">Potrafi posługiwać się źródłami prawa oraz orzecznictwem sądów administracyjnych z zakresu planowania i zagospodarowania przestrzennego w celu analizowania sytuacji faktycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić procedury administracyjne związane z przygotowaniem nieruchomości do realizacji inwestycji budowlanej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>