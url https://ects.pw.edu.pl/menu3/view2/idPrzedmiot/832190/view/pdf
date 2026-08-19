--- v1 (2026-01-16)
+++ v2 (2026-08-19)
@@ -1044,167 +1044,237 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZNK305_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma wiedzę w zakresie zasad działania  i zastosowania urządzeń do zapewniania bezpieczeństwa biernego i czynnego  użytkowników pojazdów samochodowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZNK305_W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZNK305_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma wiedzę w zakresie zasad działania  i zastosowania urządzeń do zapewniania bezpieczeństwa biernego i czynnego  użytkowników pojazdów samochodowych.							</w:t>
+        <w:t xml:space="preserve">Student umie stosować  metody modelowania matematycznego i symulacji komputerowej do obliczania sił rozwijanych przez mięśnie szkieletowe i sił reakcji w głównych stawach człowieka wywołanych obciążeniami występującymi w życiu codziennym, w trakcie pracy fizycznej, podczas ćwiczeń fizycznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W10</w:t>
+        <w:t xml:space="preserve">M1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZNK305_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZNK305_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie stosować  metody modelowania matematycznego i symulacji komputerowej do obliczania sił rozwijanych przez mięśnie szkieletowe i sił reakcji w głównych stawach człowieka wywołanych obciążeniami występującymi w życiu codziennym, w trakcie pracy fizycznej, podczas ćwiczeń fizycznych.							</w:t>
+        <w:t xml:space="preserve">Student umie oszacować wartości sił o charakterze udarowym działających na ciało człowieka (i ich skutki dla życia i zdrowia) pojawiających się w trakcie wypadku drogowego i/lub wypadku przy pracy.  							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1223,91 +1293,161 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ZNK305_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ZNK305_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie oszacować wartości sił o charakterze udarowym działających na ciało człowieka (i ich skutki dla życia i zdrowia) pojawiających się w trakcie wypadku drogowego i/lub wypadku przy pracy.  							</w:t>
+        <w:t xml:space="preserve">Student umie stosować zasady biomechaniki i ergonomii do projektowania funkcjonalnych i bezpiecznych dla zdrowia użytkownika nowych lub oceny istniejących stanowisk pracy.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZNK305_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie stosować zasady biomechaniki i ergonomii do projektowania funkcjonalnych i bezpiecznych dla zdrowia użytkownika nowych lub oceny istniejących stanowisk pracy.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1334,51 +1474,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U09</w:t>
+        <w:t xml:space="preserve">M1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1404,191 +1544,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U11</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">M1_U15</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">M1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>