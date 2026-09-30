--- v1 (2026-02-08)
+++ v2 (2026-09-30)
@@ -891,51 +891,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U13</w:t>
+        <w:t xml:space="preserve">MiBM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -962,50 +962,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK380_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">								Umie przygotować raport techniczny opisujący przeprowadzone analizy.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK380_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">								Umie przygotować raport techniczny opisujący przeprowadzone analizy.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1032,261 +1172,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK380_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">								Umie przygotować raport techniczny opisujący przeprowadzone analizy.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>