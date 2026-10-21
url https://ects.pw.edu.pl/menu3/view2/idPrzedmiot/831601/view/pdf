--- v2 (2026-09-30)
+++ v3 (2026-10-21)
@@ -740,121 +740,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK380_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">								Zna i rozumie model fizyczny oraz matematyczny nowej struktury (będącej przedmiotem projektu) nie objętej standardowymi zajęciami.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1032,50 +1032,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK380_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">								Umie przygotować raport techniczny opisujący przeprowadzone analizy.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1173,120 +1243,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z wykonanej pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U13</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>