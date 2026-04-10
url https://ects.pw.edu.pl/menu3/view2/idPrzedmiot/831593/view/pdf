--- v1 (2026-01-16)
+++ v2 (2026-04-10)
@@ -1043,121 +1043,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS753_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wyjaśnić  termodynamiczne i mechaniczne podstawy termosprężystości.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NS753_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NS753_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyjaśnić  termodynamiczne i mechaniczne podstawy termosprężystości.											</w:t>
+        <w:t xml:space="preserve">Student zna i potrafi wyjaśnić zachowanie o niewielkim stopniu złożoności układów wieloskładnikowych bez /z reakcjami chemicznymi oraz w polach zewnętrznych.									</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W02</w:t>
+        <w:t xml:space="preserve">MiBM2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1184,120 +1254,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>