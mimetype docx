--- v2 (2026-04-10)
+++ v3 (2026-08-20)
@@ -1183,87 +1183,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS753_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna i potrafi wyjaśnić zachowanie o niewielkim stopniu złożoności układów wieloskładnikowych bez /z reakcjami chemicznymi oraz w polach zewnętrznych.									</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NS753_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NS753_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna i potrafi wyjaśnić zachowanie o niewielkim stopniu złożoności układów wieloskładnikowych bez /z reakcjami chemicznymi oraz w polach zewnętrznych.									</w:t>
+        <w:t xml:space="preserve">Student zna podstawowe modele gazów rzeczywistych i ich mieszanin. 												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1323,411 +1393,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W03</w:t>
+        <w:t xml:space="preserve">MiBM2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka NS753_W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS753_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawowe modele gazów rzeczywistych i ich mieszanin. 												</w:t>
+        <w:t xml:space="preserve">Na podstawie przeprowadzonego przeglądu źródeł fachowej wiedzy i wiedzy uzyskanej w trakcie wykładu student umie obliczyć straty pracy w w wybranych procesach nieodwracalnych i w elementach maszyn cieplnych. 																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Dwa sprawdziany (rozwiązywanie zadań) w trakcie semestru i egzamin końcowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W04</w:t>
+        <w:t xml:space="preserve">MiBM2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka NS753_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie przeprowadzonego przeglądu źródeł fachowej wiedzy i wiedzy uzyskanej w trakcie wykładu student umie obliczyć straty pracy w w wybranych procesach nieodwracalnych i w elementach maszyn cieplnych. 																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany (rozwiązywanie zadań) w trakcie semestru i egzamin końcowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS753_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie przeprowadzonego przeglądu źródeł fachowej wiedzy i wiedzy uzyskanej w trakcie wykładu student umie obliczyć straty pracy w w wybranych procesach nieodwracalnych i w elementach maszyn cieplnych. 																</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany (rozwiązywanie zadań) w trakcie semestru i egzamin końcowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS753_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie przeprowadzonego przeglądu źródeł fachowej wiedzy i wiedzy uzyskanej w trakcie wykładu student umie obliczyć straty pracy w w wybranych procesach nieodwracalnych i w elementach maszyn cieplnych. 																</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany (rozwiązywanie zadań) w trakcie semestru i egzamin końcowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>