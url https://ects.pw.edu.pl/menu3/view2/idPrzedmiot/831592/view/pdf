--- v2 (2026-05-09)
+++ v3 (2026-06-16)
@@ -760,50 +760,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma podstawową wiedzę z zakresu rozszerzalności cieplnej i naprężeń cieplnych oraz termicznego oporu kontaktowego.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -859,58 +929,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma podstawową wiedzę z zakresu rozszerzalności cieplnej i naprężeń cieplnych oraz termicznego oporu kontaktowego.																				</w:t>
+        <w:t xml:space="preserve">							Znajomość złożonych mechanizmów wymiany ciepła i metod wizualizacji pól temperatury.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -970,87 +1040,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość złożonych mechanizmów wymiany ciepła i metod wizualizacji pól temperatury.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma wiedzę z zakresu wymiany ciepła podczas zmiany fazy, konstrukcji wymienników ciepła i rur cieplnych.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Znajomość złożonych mechanizmów wymiany ciepła i metod wizualizacji pól temperatury.																					</w:t>
+        <w:t xml:space="preserve">							Ma wiedzę z zakresu wymiany ciepła podczas zmiany fazy, konstrukcji wymienników ciepła i rur cieplnych.																				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1069,58 +1279,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Znajomość złożonych mechanizmów wymiany ciepła i metod wizualizacji pól temperatury.																					</w:t>
+        <w:t xml:space="preserve">							Ma wiedzę z zakresu wymiany ciepła podczas zmiany fazy, konstrukcji wymienników ciepła i rur cieplnych.																				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1139,58 +1349,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma wiedzę z zakresu wymiany ciepła podczas zmiany fazy, konstrukcji wymienników ciepła i rur cieplnych.																				</w:t>
+        <w:t xml:space="preserve">														Ma wiedzę z zakresu izolacji cieplnych i wymiany ciepła w ośrodkach porowatych. 																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1209,58 +1419,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma wiedzę z zakresu wymiany ciepła podczas zmiany fazy, konstrukcji wymienników ciepła i rur cieplnych.																				</w:t>
+        <w:t xml:space="preserve">														Ma wiedzę z zakresu izolacji cieplnych i wymiany ciepła w ośrodkach porowatych. 																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1279,58 +1489,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma wiedzę z zakresu wymiany ciepła podczas zmiany fazy, konstrukcji wymienników ciepła i rur cieplnych.																				</w:t>
+        <w:t xml:space="preserve">														Ma wiedzę z zakresu izolacji cieplnych i wymiany ciepła w ośrodkach porowatych. 																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1341,530 +1551,320 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Ma wiedzę z zakresu izolacji cieplnych i wymiany ciepła w ośrodkach porowatych. 																											</w:t>
+        <w:t xml:space="preserve">							Potrafi rozpoznawać różne sposoby wymiany ciepła w procesach i urządzeniach oraz formułować zagadnienia z wymiany ciepła.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W03</w:t>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Ma wiedzę z zakresu izolacji cieplnych i wymiany ciepła w ośrodkach porowatych. 																											</w:t>
+        <w:t xml:space="preserve">							Potrafi rozpoznawać różne sposoby wymiany ciepła w procesach i urządzeniach oraz formułować zagadnienia z wymiany ciepła.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W04</w:t>
+        <w:t xml:space="preserve">MiBM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Ma wiedzę z zakresu izolacji cieplnych i wymiany ciepła w ośrodkach porowatych. 																											</w:t>
+        <w:t xml:space="preserve">							Potrafi przeprowadzać obliczenia związane z określaniem rozkładu temperatury i strumieni cieplnych w urządzeniach i procesach.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W08</w:t>
+        <w:t xml:space="preserve">MiBM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi rozpoznawać różne sposoby wymiany ciepła w procesach i urządzeniach oraz formułować zagadnienia z wymiany ciepła.																		</w:t>
+        <w:t xml:space="preserve">							Potrafi przeprowadzać obliczenia związane z określaniem rozkładu temperatury i strumieni cieplnych w urządzeniach i procesach.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U09</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>