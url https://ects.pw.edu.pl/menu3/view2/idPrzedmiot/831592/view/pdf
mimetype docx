--- v3 (2026-06-16)
+++ v4 (2026-08-20)
@@ -1610,261 +1610,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi rozpoznawać różne sposoby wymiany ciepła w procesach i urządzeniach oraz formułować zagadnienia z wymiany ciepła.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS745_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi rozpoznawać różne sposoby wymiany ciepła w procesach i urządzeniach oraz formułować zagadnienia z wymiany ciepła.																		</w:t>
+        <w:t xml:space="preserve">							Potrafi przeprowadzać obliczenia związane z określaniem rozkładu temperatury i strumieni cieplnych w urządzeniach i procesach.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS745_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzać obliczenia związane z określaniem rozkładu temperatury i strumieni cieplnych w urządzeniach i procesach.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U10</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>