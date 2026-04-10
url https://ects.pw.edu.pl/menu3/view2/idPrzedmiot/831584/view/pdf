--- v1 (2026-02-08)
+++ v2 (2026-04-10)
@@ -1382,51 +1382,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W09</w:t>
+        <w:t xml:space="preserve">MiBM2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1453,51 +1453,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W01</w:t>
+        <w:t xml:space="preserve">MiBM2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1524,51 +1524,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W05</w:t>
+        <w:t xml:space="preserve">MiBM2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1884,261 +1884,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>