--- v2 (2026-04-10)
+++ v3 (2026-06-16)
@@ -1604,50 +1604,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1703,128 +1843,268 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1843,128 +2123,198 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1983,58 +2333,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2053,652 +2403,302 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
-      </w:r>
-[...558 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>