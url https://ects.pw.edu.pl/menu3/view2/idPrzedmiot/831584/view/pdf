--- v3 (2026-06-16)
+++ v4 (2026-07-30)
@@ -1604,50 +1604,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1703,58 +1843,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1773,58 +1913,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1884,87 +2024,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1983,58 +2263,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2053,58 +2333,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych																											</w:t>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2123,58 +2403,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2193,58 +2473,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2263,58 +2543,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2333,372 +2613,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NK344_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+        <w:t xml:space="preserve">																Potrafi opisać matematycznie proste procesy stochastyczne																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U15</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>