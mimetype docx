--- v4 (2026-07-30)
+++ v5 (2026-08-19)
@@ -1604,50 +1604,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1675,190 +1815,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U08</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>