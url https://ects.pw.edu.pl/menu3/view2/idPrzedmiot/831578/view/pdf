--- v5 (2026-07-29)
+++ v6 (2026-10-02)
@@ -750,227 +750,577 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna budowę i sposób modelowania ustrojów dwuwymiarowych ,równania opisujące przemieszczenia, odkształcenia, naprężenia.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna budowę i sposób modelowania ustrojów dwuwymiarowych ,równania opisujące przemieszczenia, odkształcenia, naprężenia.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK703_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i egzaminu końcowego.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma wiedzę o metodach analitycznych służących do wyznaczania przemieszczeń, odkształceń i naprężeń w osiowosymetrycznych rurach grubościennych, tarczach i płytach kołowych, płytach prostokątnych, powłokach walcowych pracujących w stanie zgięciowym oraz prętach cienkościennych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma wiedzę o metodach analitycznych służących do wyznaczania przemieszczeń, odkształceń i naprężeń w osiowosymetrycznych rurach grubościennych, tarczach i płytach kołowych, płytach prostokątnych, powłokach walcowych pracujących w stanie zgięciowym oraz prętach cienkościennych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK703_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i egzaminu końcowego.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma wiedzę o metodach analitycznych służących do wyznaczania przemieszczeń, odkształceń i naprężeń w osiowosymetrycznych rurach grubościennych, tarczach i płytach kołowych, płytach prostokątnych, powłokach walcowych pracujących w stanie zgięciowym oraz prętach cienkościennych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK703_W2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Ma wiedzę o metodach analitycznych służących do wyznaczania przemieszczeń, odkształceń i naprężeń w osiowosymetrycznych rurach grubościennych, tarczach i płytach kołowych, płytach prostokątnych, powłokach walcowych pracujących w stanie zgięciowym oraz prętach cienkościennych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe metody analityczne przybliżone (Ritza, Galerkina) do rozwiązywania zadań jedno i dwuwymiarowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe metody analityczne przybliżone (Ritza, Galerkina) do rozwiązywania zadań jedno i dwuwymiarowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe metody analityczne przybliżone (Ritza, Galerkina) do rozwiązywania zadań jedno i dwuwymiarowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -989,58 +1339,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK703_W2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Ma wiedzę o metodach analitycznych służących do wyznaczania przemieszczeń, odkształceń i naprężeń w osiowosymetrycznych rurach grubościennych, tarczach i płytach kołowych, płytach prostokątnych, powłokach walcowych pracujących w stanie zgięciowym oraz prętach cienkościennych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe metody i sposoby służące do określenia obciążeń krytycznych w złożonych ustrojach prętowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1059,58 +1409,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK703_W2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Ma wiedzę o metodach analitycznych służących do wyznaczania przemieszczeń, odkształceń i naprężeń w osiowosymetrycznych rurach grubościennych, tarczach i płytach kołowych, płytach prostokątnych, powłokach walcowych pracujących w stanie zgięciowym oraz prętach cienkościennych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe metody i sposoby służące do określenia obciążeń krytycznych w złożonych ustrojach prętowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1129,198 +1479,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK703_W3: </w:t>
-[...146 lines deleted...]
-        <w:t xml:space="preserve">							Zna podstawowe metody analityczne przybliżone (Ritza, Galerkina) do rozwiązywania zadań jedno i dwuwymiarowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe metody i sposoby służące do określenia obciążeń krytycznych w złożonych ustrojach prętowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1331,260 +1541,50 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...208 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK703_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2230,50 +2230,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć przemieszczenia, odkształcenia, naprężenia w rurach grubościennych, kołowych tarczach i płytach, powłokach obrotowych (powłoka walcowa) rozwiązując różniczkowe równania równowagi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2749,722 +2819,652 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK703_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć przemieszczenia, odkształcenia, naprężenia w rurach grubościennych, kołowych tarczach i płytach, powłokach obrotowych (powłoka walcowa) rozwiązując różniczkowe równania równowagi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK703_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi określić naprężenia, odkształcenia, przemieszczenia i opisać sposób pracy prętów cienkościennych.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie prac domowych i egzaminu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U22</w:t>
-      </w:r>
-[...628 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>