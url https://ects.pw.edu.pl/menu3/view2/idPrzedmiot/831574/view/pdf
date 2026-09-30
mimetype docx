--- v3 (2026-02-27)
+++ v4 (2026-09-30)
@@ -777,50 +777,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem pakietu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna podstawy analizy kinematycznej mechanizmów i układów wieloczłonowych.				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem pakietu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -876,91 +946,161 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawy analizy kinematycznej mechanizmów i układów wieloczłonowych.				</w:t>
+        <w:t xml:space="preserve">							Student ma wiedzę na temat zapisu równań ruchu mechanizmów i układów wieloczłonowych.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem pakietu komercyjnego.</w:t>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student ma wiedzę na temat zapisu równań ruchu mechanizmów i układów wieloczłonowych.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -987,191 +1127,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W01</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>