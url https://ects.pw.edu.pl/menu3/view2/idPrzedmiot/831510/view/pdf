--- v1 (2026-02-28)
+++ v2 (2026-05-01)
@@ -748,121 +748,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna specyfikę związaną z projektowaniem urządzeń pracujących w środowisku kosmicznym.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna specyfikę związaną z projektowaniem urządzeń pracujących w środowisku kosmicznym.							</w:t>
+        <w:t xml:space="preserve">							Student zna zagadnienia inżynierii systemów związane z projektowaniem, budową i realizacją misji kosmicznych.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pytania testowe na egzaminie. </w:t>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W06</w:t>
+        <w:t xml:space="preserve">LiK2_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -888,1251 +958,1181 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna zagadnienia inżynierii systemów związane z projektowaniem, budową i realizacją misji kosmicznych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna zagadnienia inżynierii systemów związane z projektowaniem, budową i realizacją misji kosmicznych.						</w:t>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna przykładowe konstrukcje statków kosmicznych i przebieg ich misji.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna przykładowe konstrukcje statków kosmicznych i przebieg ich misji.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna zastosowania technik kosmicznych w innych gałęziach techniki, gospodarce, zarządzeniu, oświacie i innych aspektach życia społecznego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna zagadnienia inżynierii systemów związane z projektowaniem, budową i realizacją misji kosmicznych.						</w:t>
+        <w:t xml:space="preserve">							Student zna zastosowania technik kosmicznych w innych gałęziach techniki, gospodarce, zarządzeniu, oświacie i innych aspektach życia społecznego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W23</w:t>
+        <w:t xml:space="preserve">LiK2_W24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi dobrać rodzaje stosowanych podsystemów kosmicznych do specyficznych wymagań misji.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W08</w:t>
+        <w:t xml:space="preserve">LiK2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi dobrać rodzaje stosowanych podsystemów kosmicznych do specyficznych wymagań misji.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi dobrać rodzaje stosowanych podsystemów kosmicznych do specyficznych wymagań misji.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W12</w:t>
+        <w:t xml:space="preserve">LiK2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi dobrać rodzaje stosowanych podsystemów kosmicznych do specyficznych wymagań misji.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W14</w:t>
-[...708 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U17</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>