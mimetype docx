--- v2 (2026-05-01)
+++ v3 (2026-07-28)
@@ -748,121 +748,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna specyfikę związaną z projektowaniem urządzeń pracujących w środowisku kosmicznym.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna specyfikę związaną z projektowaniem urządzeń pracujących w środowisku kosmicznym.							</w:t>
+        <w:t xml:space="preserve">							Student zna zagadnienia inżynierii systemów związane z projektowaniem, budową i realizacją misji kosmicznych.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pytania testowe na egzaminie. </w:t>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W05</w:t>
+        <w:t xml:space="preserve">LiK2_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -888,961 +958,891 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna zagadnienia inżynierii systemów związane z projektowaniem, budową i realizacją misji kosmicznych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK398_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna zagadnienia inżynierii systemów związane z projektowaniem, budową i realizacją misji kosmicznych.						</w:t>
+        <w:t xml:space="preserve">							Student zna podstawowe podsystemy statków kosmicznych i rozumie zasady ich działania.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna przykładowe konstrukcje statków kosmicznych i przebieg ich misji.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna przykładowe konstrukcje statków kosmicznych i przebieg ich misji.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna zastosowania technik kosmicznych w innych gałęziach techniki, gospodarce, zarządzeniu, oświacie i innych aspektach życia społecznego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK398_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna zastosowania technik kosmicznych w innych gałęziach techniki, gospodarce, zarządzeniu, oświacie i innych aspektach życia społecznego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pytania testowe na egzaminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W21</w:t>
-      </w:r>
-[...838 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>