--- v3 (2026-02-08)
+++ v4 (2026-05-01)
@@ -3066,50 +3066,400 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3305,942 +3655,592 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student umie dobrać kompensator do układu dynamicznego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student umie dobrać kompensator do układu dynamicznego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student umie dobrać kompensator do układu dynamicznego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
-[...164 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U3: </w:t>
-[...208 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK389_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U01</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+        <w:t xml:space="preserve">LiK2_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie pracować w grupie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U02</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+        <w:t xml:space="preserve">LiK2_K04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie pracować w grupie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U04</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_K03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>