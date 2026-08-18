--- v4 (2026-05-01)
+++ v5 (2026-08-18)
@@ -2856,50 +2856,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność doboru praw sterowania i nastaw regulatorów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2955,91 +3025,231 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Student posiada umiejętność doboru praw sterowania i nastaw regulatorów.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3066,1181 +3276,971 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student posiada umiejętność zaprojektowania struktury układu regulacji.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student umie dobrać kompensator do układu dynamicznego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student umie dobrać kompensator do układu dynamicznego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student umie dobrać kompensator do układu dynamicznego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
-[...164 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK389_U2: </w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium i praca domowa.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...364 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie pracować w grupie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U01</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi korzystać z programów narzędziowych wspomagających projektowanie układów automatyki.						</w:t>
+        <w:t xml:space="preserve">LiK2_K03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK389_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie pracować w grupie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U02</w:t>
-[...148 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_K04</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>