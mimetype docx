--- v2 (2026-02-28)
+++ v3 (2026-04-10)
@@ -1167,157 +1167,367 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1328,530 +1538,320 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W13</w:t>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W20</w:t>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U18</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>