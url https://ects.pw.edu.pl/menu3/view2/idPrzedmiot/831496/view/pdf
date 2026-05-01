--- v3 (2026-04-10)
+++ v4 (2026-05-01)
@@ -1167,50 +1167,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1266,58 +1336,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1377,51 +1447,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W13</w:t>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1447,200 +1517,270 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W20</w:t>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1668,190 +1808,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>