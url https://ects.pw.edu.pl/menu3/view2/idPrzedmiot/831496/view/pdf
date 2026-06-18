--- v4 (2026-05-01)
+++ v5 (2026-06-18)
@@ -1597,50 +1597,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1696,58 +1836,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1766,58 +1906,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1877,541 +2017,401 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować węzeł wprowadzenia obciążeń skupionych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować węzeł wprowadzenia obciążeń skupionych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować węzeł wprowadzenia obciążeń skupionych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować węzeł wprowadzenia obciążeń skupionych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
-      </w:r>
-[...488 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>