--- v5 (2026-06-18)
+++ v6 (2026-07-28)
@@ -2157,50 +2157,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować węzeł wprowadzenia obciążeń skupionych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2326,91 +2396,161 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaprojektować węzeł wprowadzenia obciążeń skupionych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zaprojektować proces wytwarzania lotniczej struktury kompozytowej.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować proces wytwarzania lotniczej struktury kompozytowej.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2437,51 +2577,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U01</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2507,191 +2647,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U09</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U12</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>