--- v2 (2026-02-27)
+++ v3 (2026-04-11)
@@ -763,50 +763,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawy procesu spalania mieszanin paliwowo-powietrznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -862,128 +932,268 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawy procesu spalania mieszanin paliwowo-powietrznych.							</w:t>
+        <w:t xml:space="preserve">							Student zna podstawy aerodynamiki komór spalania silników turboodrzutowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawy aerodynamiki komór spalania silników turboodrzutowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna podstawowe metody organizacji procesów spalania w komorze silnika turboodrzutowego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawy aerodynamiki komór spalania silników turboodrzutowych.							</w:t>
+        <w:t xml:space="preserve">							Student zna podstawowe metody organizacji procesów spalania w komorze silnika turboodrzutowego.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1002,58 +1212,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawy aerodynamiki komór spalania silników turboodrzutowych.							</w:t>
+        <w:t xml:space="preserve">							Student zna podstawowe metody organizacji procesów spalania w komorze silnika turboodrzutowego.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1064,880 +1274,670 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawowe metody organizacji procesów spalania w komorze silnika turboodrzutowego.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi przeprowadzić obliczenia gazodynamiczne komory spalania silnika turboodrzutowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W08</w:t>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawowe metody organizacji procesów spalania w komorze silnika turboodrzutowego.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi przeprowadzić obliczenia gazodynamiczne komory spalania silnika turboodrzutowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna podstawowe metody organizacji procesów spalania w komorze silnika turboodrzutowego.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować dyfuzor wlotowy do komory spalania silnika turboodrzutowego.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W14</w:t>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi przeprowadzić obliczenia gazodynamiczne komory spalania silnika turboodrzutowego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować dyfuzor wlotowy do komory spalania silnika turboodrzutowego.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować wstępną  aerodynamikę typowej komory spalania silnika turboodrzutowego.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi przeprowadzić obliczenia gazodynamiczne komory spalania silnika turboodrzutowego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować wstępną  aerodynamikę typowej komory spalania silnika turboodrzutowego.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U16</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zaprojektować dyfuzor wlotowy do komory spalania silnika turboodrzutowego.					</w:t>
+        <w:t xml:space="preserve">							Student potrafi wykonać projekt wstępny geometrii całej komory spalania silnika turboodrzutowego.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wykonać projekt wstępny geometrii całej komory spalania silnika turboodrzutowego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wykonać projekt wstępny geometrii całej komory spalania silnika turboodrzutowego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
-      </w:r>
-[...418 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>