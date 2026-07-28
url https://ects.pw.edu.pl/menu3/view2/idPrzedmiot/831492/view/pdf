--- v3 (2026-04-11)
+++ v4 (2026-07-28)
@@ -1473,157 +1473,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować dyfuzor wlotowy do komory spalania silnika turboodrzutowego.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zaprojektować dyfuzor wlotowy do komory spalania silnika turboodrzutowego.					</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować wstępną  aerodynamikę typowej komory spalania silnika turboodrzutowego.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować wstępną  aerodynamikę typowej komory spalania silnika turboodrzutowego.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zaprojektować wstępną  aerodynamikę typowej komory spalania silnika turboodrzutowego.					</w:t>
+        <w:t xml:space="preserve">							Student potrafi wykonać projekt wstępny geometrii całej komory spalania silnika turboodrzutowego.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1642,58 +1782,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS640_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS640_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zaprojektować wstępną  aerodynamikę typowej komory spalania silnika turboodrzutowego.					</w:t>
+        <w:t xml:space="preserve">							Student potrafi wykonać projekt wstępny geometrii całej komory spalania silnika turboodrzutowego.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1753,191 +1893,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U09</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U10</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>