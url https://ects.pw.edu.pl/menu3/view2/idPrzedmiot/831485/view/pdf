--- v1 (2026-01-15)
+++ v2 (2026-04-10)
@@ -817,971 +817,971 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student ma wiedzę o przebiegach misji różnego typu rakiet nośnych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS649_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student ma wiedzę o przebiegach misji różnego typu rakiet nośnych.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi przekształcać równania ruchu dla różnych układów współrzędnych.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W05</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS649_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi przekształcać równania ruchu dla różnych układów współrzędnych.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi ocenić wpływ warunków atmosferycznych oraz wyboru miejsca startu na lot rakiety.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi ocenić wpływ warunków atmosferycznych oraz wyboru miejsca startu na lot rakiety.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi ocenić wpływ warunków atmosferycznych oraz wyboru miejsca startu na lot rakiety.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi określić wpływ liczby stopni rakiety na jej lot.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi określić wpływ liczby stopni rakiety na jej lot.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS649_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi przekształcać równania ruchu dla różnych układów współrzędnych.					</w:t>
+        <w:t xml:space="preserve">							Student potrafi sformułować równania ruchu rakiety dla różnej liczby stopni swobody.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+        <w:t xml:space="preserve">Praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U11</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS649_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi ocenić wpływ warunków atmosferycznych oraz wyboru miejsca startu na lot rakiety.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi sformułować równania ruchu rakiety dla różnej liczby stopni swobody.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować przebieg misji rakiety nośnej.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U01</w:t>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS649_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi ocenić wpływ warunków atmosferycznych oraz wyboru miejsca startu na lot rakiety.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować przebieg misji rakiety nośnej.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U08</w:t>
+        <w:t xml:space="preserve">LiK2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS649_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi ocenić wpływ warunków atmosferycznych oraz wyboru miejsca startu na lot rakiety.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować przebieg misji rakiety nośnej.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U16</w:t>
-[...418 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>