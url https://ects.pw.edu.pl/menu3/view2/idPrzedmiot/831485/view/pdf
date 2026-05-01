--- v2 (2026-04-10)
+++ v3 (2026-05-01)
@@ -817,121 +817,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student ma wiedzę o przebiegach misji różnego typu rakiet nośnych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>