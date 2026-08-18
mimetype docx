--- v3 (2026-05-01)
+++ v4 (2026-08-18)
@@ -1107,50 +1107,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS649_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi ocenić wpływ warunków atmosferycznych oraz wyboru miejsca startu na lot rakiety.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1178,120 +1248,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U08</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>