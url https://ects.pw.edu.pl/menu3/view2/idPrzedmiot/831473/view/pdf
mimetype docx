--- v3 (2026-08-22)
+++ v4 (2026-09-30)
@@ -749,50 +749,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna działanie układów nawigacji i orientacji przestrzennej na poziomie algorytmów i przetwarzania sygnałów.	Umie przedstawić na schematach blokowych działanie układów nawigacji inercjalnej i satelitarnej.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -848,91 +918,161 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS647_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna działanie układów nawigacji i orientacji przestrzennej na poziomie algorytmów i przetwarzania sygnałów.	Umie przedstawić na schematach blokowych działanie układów nawigacji inercjalnej i satelitarnej.					</w:t>
+        <w:t xml:space="preserve">							Zna przyczyny i metody modelowania błędów czujników układów nawigacji inercjalnej i satelitarnej.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna przyczyny i metody modelowania błędów czujników układów nawigacji inercjalnej i satelitarnej.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -959,51 +1099,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W06</w:t>
+        <w:t xml:space="preserve">LiK2_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1029,51 +1169,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1099,51 +1239,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W12</w:t>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1169,621 +1309,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W14</w:t>
+        <w:t xml:space="preserve">LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS647_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna przyczyny i metody modelowania błędów czujników układów nawigacji inercjalnej i satelitarnej.						</w:t>
+        <w:t xml:space="preserve">							Potrafi opracować model matematyczny i symulacyjny układu nawigacyjnego złożonego z zadanych czujników.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium.</w:t>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS647_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna przyczyny i metody modelowania błędów czujników układów nawigacji inercjalnej i satelitarnej.						</w:t>
+        <w:t xml:space="preserve">							Potrafi opracować model matematyczny i symulacyjny układu nawigacyjnego złożonego z zadanych czujników.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium.</w:t>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W20</w:t>
+        <w:t xml:space="preserve">LiK2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS647_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi opracować model matematyczny i symulacyjny układu nawigacyjnego złożonego z zadanych czujników.							</w:t>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić proces sprawdzania poprawności opracowanego programu symulacyjnego układu.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić proces sprawdzania poprawności opracowanego programu symulacyjnego układu.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić proces sprawdzania poprawności opracowanego programu symulacyjnego układu.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS647_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS647_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi opracować model matematyczny i symulacyjny układu nawigacyjnego złożonego z zadanych czujników.							</w:t>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić proces sprawdzania poprawności opracowanego programu symulacyjnego układu.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U10</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>