--- v2 (2026-02-08)
+++ v3 (2026-04-10)
@@ -743,157 +743,437 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -912,58 +1192,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -982,58 +1262,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+        <w:t xml:space="preserve">							Potrafi opracować wyniki eksperymentu oraz wykonać sprawozdanie z pomiaru.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1052,58 +1332,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+        <w:t xml:space="preserve">							Potrafi opracować wyniki eksperymentu oraz wykonać sprawozdanie z pomiaru.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1122,58 +1402,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+        <w:t xml:space="preserve">							Potrafi opracować wyniki eksperymentu oraz wykonać sprawozdanie z pomiaru.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1192,372 +1472,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+        <w:t xml:space="preserve">							Potrafi opracować wyniki eksperymentu oraz wykonać sprawozdanie z pomiaru.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U13</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>