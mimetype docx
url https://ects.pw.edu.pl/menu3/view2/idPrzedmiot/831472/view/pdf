--- v3 (2026-04-10)
+++ v4 (2026-07-28)
@@ -743,50 +743,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -912,372 +982,302 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zaplanować i przeprowadzić eksperyment z użyciem wybranego czujnika pokładowego.						</w:t>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U03</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>