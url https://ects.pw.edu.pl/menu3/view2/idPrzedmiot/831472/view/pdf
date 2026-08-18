--- v4 (2026-07-28)
+++ v5 (2026-08-18)
@@ -1023,50 +1023,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1094,190 +1234,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U08</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>