--- v2 (2026-02-08)
+++ v3 (2026-04-11)
@@ -961,50 +961,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna typowe rozwiązania strukturalne układów automatycznego sterowania lotem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna typowe rozwiązania strukturalne układów automatycznego sterowania lotem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1102,190 +1242,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>