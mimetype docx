--- v3 (2026-04-11)
+++ v4 (2026-07-28)
@@ -961,50 +961,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna typowe rozwiązania strukturalne układów automatycznego sterowania lotem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna typowe rozwiązania strukturalne układów automatycznego sterowania lotem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1130,128 +1270,198 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS637_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna typowe rozwiązania strukturalne układów automatycznego sterowania lotem.</w:t>
+        <w:t xml:space="preserve">Zna metody projektowania, analizy i syntezy układów automatycznego sterowania lotem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna metody projektowania, analizy i syntezy układów automatycznego sterowania lotem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS637_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna typowe rozwiązania strukturalne układów automatycznego sterowania lotem.</w:t>
+        <w:t xml:space="preserve">Zna metody projektowania, analizy i syntezy układów automatycznego sterowania lotem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1311,51 +1521,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W06</w:t>
+        <w:t xml:space="preserve">LiK2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1381,551 +1591,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W07</w:t>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS637_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metody projektowania, analizy i syntezy układów automatycznego sterowania lotem.</w:t>
+        <w:t xml:space="preserve">Potrafi określić podstawowe właściwości dynamiczne samolotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS637_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metody projektowania, analizy i syntezy układów automatycznego sterowania lotem.</w:t>
+        <w:t xml:space="preserve">Potrafi określić podstawowe właściwości dynamiczne samolotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W13</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS637_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS637_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metody projektowania, analizy i syntezy układów automatycznego sterowania lotem.</w:t>
+        <w:t xml:space="preserve">Potrafi określić podstawowe właściwości dynamiczne samolotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS637_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić podstawowe właściwości dynamiczne samolotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U02</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>