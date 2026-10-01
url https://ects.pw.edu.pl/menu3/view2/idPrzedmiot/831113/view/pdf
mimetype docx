--- v6 (2026-07-30)
+++ v7 (2026-10-01)
@@ -2105,961 +2105,961 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Posiada umiejętność stworzenia koncepcji technicznej systemów grzewczych z pompą ciepła skojarzoną z analizą ekonomiczną.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Posiada umiejętność stworzenia koncepcji technicznej systemów grzewczych z pompą ciepła skojarzoną z analizą ekonomiczną.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Posiada umiejętność stworzenia koncepcji technicznej systemów grzewczych z pompą ciepła skojarzoną z analizą ekonomiczną.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Posiada umiejętność stworzenia koncepcji technicznej systemów grzewczych z pompą ciepła skojarzoną z analizą ekonomiczną.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Posiada umiejętność stworzenia koncepcji technicznej systemów grzewczych z pompą ciepła skojarzoną z analizą ekonomiczną.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Posiada umiejętność stworzenia koncepcji technicznej systemów grzewczych z pompą ciepła skojarzoną z analizą ekonomiczną.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wymiarować pompy ciepła i dokonywać wyboru źródeł ciepła.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania obliczeniowe 1, kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wymiarować pompy ciepła i dokonywać wyboru źródeł ciepła.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania obliczeniowe 1, kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wymiarować pompy ciepła i dokonywać wyboru źródeł ciepła.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania obliczeniowe 1, kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wymiarować pompy ciepła i dokonywać wyboru źródeł ciepła.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania obliczeniowe 1, kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
-[...234 lines deleted...]
-        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wymiarować pompy ciepła i dokonywać wyboru źródeł ciepła.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania obliczeniowe 1, kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wymiarować pompy ciepła i dokonywać wyboru źródeł ciepła.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania obliczeniowe 1, kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS540_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Zadania koncepcyjne 1, kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS540_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wymiarować pompy ciepła i dokonywać wyboru źródeł ciepła.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadania obliczeniowe 1, kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U22</w:t>
-      </w:r>
-[...488 lines deleted...]
-        <w:t xml:space="preserve">E1_U29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>