--- v2 (2026-02-28)
+++ v3 (2026-05-06)
@@ -2098,50 +2098,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2197,162 +2337,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U15</w:t>
+        <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U16</w:t>
+        <w:t xml:space="preserve">MiBM1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2378,401 +2518,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać zasady wytwarzania efektu przyziemnego do zaprojektowania nadwozia o lepszych charakterystykach jezdnych. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać zasady wytwarzania efektu przyziemnego do zaprojektowania nadwozia o lepszych charakterystykach jezdnych. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
+        <w:t xml:space="preserve">														Potrafi wykorzystać zasady wytwarzania efektu przyziemnego do zaprojektowania nadwozia o lepszych charakterystykach jezdnych. 																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U11</w:t>
-[...208 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U20</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>