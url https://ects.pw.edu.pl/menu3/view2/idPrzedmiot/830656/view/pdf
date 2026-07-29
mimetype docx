--- v3 (2026-05-06)
+++ v4 (2026-07-29)
@@ -1458,237 +1458,1007 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
+        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W04</w:t>
+        <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Potrafi zaprojektować i wykorzystać płat z profilem wysoko-nośnym do poprawy charakterystyk jezdnych pojazdu. 																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Potrafi zaprojektować i wykorzystać płat z profilem wysoko-nośnym do poprawy charakterystyk jezdnych pojazdu. 																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Potrafi zaprojektować i wykorzystać płat z profilem wysoko-nośnym do poprawy charakterystyk jezdnych pojazdu. 																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1707,58 +2477,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1777,1002 +2547,232 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+        <w:t xml:space="preserve">														Potrafi wykorzystać zasady wytwarzania efektu przyziemnego do zaprojektowania nadwozia o lepszych charakterystykach jezdnych. 																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać zasady wytwarzania efektu przyziemnego do zaprojektowania nadwozia o lepszych charakterystykach jezdnych. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Potrafi zaprojektować i wykorzystać płat z profilem wysoko-nośnym do poprawy charakterystyk jezdnych pojazdu. 																																			</w:t>
+        <w:t xml:space="preserve">														Potrafi wykorzystać zasady wytwarzania efektu przyziemnego do zaprojektowania nadwozia o lepszych charakterystykach jezdnych. 																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U15</w:t>
-[...138 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U21</w:t>
-      </w:r>
-[...698 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>