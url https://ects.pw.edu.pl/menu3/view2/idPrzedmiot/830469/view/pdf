--- v1 (2026-02-08)
+++ v2 (2026-04-12)
@@ -756,50 +756,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian teoretyczny i ocena wykonywania przez studenta ćwiczeń w modelowaniu (laboratorium komputerowe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość podstawowych modeli opisu tkanek żywych i  odpowiednich metod analizy MES.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian teoretyczny i ocena wykonywania przez studenta ćwiczeń w modelowaniu (laboratorium komputerowe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -855,512 +925,442 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS737_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Znajomość podstawowych modeli opisu tkanek żywych i  odpowiednich metod analizy MES.							</w:t>
+        <w:t xml:space="preserve">							Znajomość zasad budowy modeli obliczeniowych typowych układów implant-kość.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian teoretyczny i ocena wykonywania przez studenta ćwiczeń w modelowaniu (laboratorium komputerowe).</w:t>
+        <w:t xml:space="preserve">Sprawdzian teoretyczny, ocena pracy studenta nad modelami (laboratorium komputerowe), ocena raportów z wykonanych  ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość zasad budowy modeli obliczeniowych typowych układów implant-kość.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian teoretyczny, ocena pracy studenta nad modelami (laboratorium komputerowe), ocena raportów z wykonanych  ćwiczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość zasad budowy modeli obliczeniowych typowych układów implant-kość.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian teoretyczny, ocena pracy studenta nad modelami (laboratorium komputerowe), ocena raportów z wykonanych  ćwiczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość zjawisk zachodzących w kontakcie implant-kość i zasad ich modelowania.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian i ocena wykonywania przez studenta ćwiczeń z modelowania MES w ramach laboratorium komputerowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość zjawisk zachodzących w kontakcie implant-kość i zasad ich modelowania.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian i ocena wykonywania przez studenta ćwiczeń z modelowania MES w ramach laboratorium komputerowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość zjawisk zachodzących w kontakcie implant-kość i zasad ich modelowania.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian i ocena wykonywania przez studenta ćwiczeń z modelowania MES w ramach laboratorium komputerowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
-      </w:r>
-[...418 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>