--- v2 (2026-04-12)
+++ v3 (2026-08-20)
@@ -1176,50 +1176,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian i ocena wykonywania przez studenta ćwiczeń z modelowania MES w ramach laboratorium komputerowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Znajomość zjawisk zachodzących w kontakcie implant-kość i zasad ich modelowania.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian i ocena wykonywania przez studenta ćwiczeń z modelowania MES w ramach laboratorium komputerowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1267,180 +1337,180 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS737_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Znajomość zjawisk zachodzących w kontakcie implant-kość i zasad ich modelowania.							</w:t>
+        <w:t xml:space="preserve">							Umiejętność wykorzystywania MES i programu ANSYS do budowy zaawansowanych modeli obliczeniowych w inżynierii ortopedycznej.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian i ocena wykonywania przez studenta ćwiczeń z modelowania MES w ramach laboratorium komputerowego.</w:t>
+        <w:t xml:space="preserve">Sprawdzian na wykładzie i ocena wykonywania przez studenta zadań w ramach ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS737_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Umiejętność wykorzystywania MES i programu ANSYS do budowy zaawansowanych modeli obliczeniowych w inżynierii ortopedycznej.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian na wykładzie i ocena wykonywania przez studenta zadań w ramach ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1466,401 +1536,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian na wykładzie i ocena wykonywania przez studenta zadań w ramach ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umiejętność wykorzystywania MES i programu ANSYS do budowy zaawansowanych modeli obliczeniowych w inżynierii ortopedycznej.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian na wykładzie i ocena wykonywania przez studenta zadań w ramach ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umiejętność interpretacji wyników MES  i oceny możliwości metody w biomechanice.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena wykonywania przez studenta zadań w ramach laboratorium komputerowego, ocena raportów obliczeniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS737_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Umiejętność wykorzystywania MES i programu ANSYS do budowy zaawansowanych modeli obliczeniowych w inżynierii ortopedycznej.							</w:t>
+        <w:t xml:space="preserve">							Umiejętność interpretacji wyników MES  i oceny możliwości metody w biomechanice.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian na wykładzie i ocena wykonywania przez studenta zadań w ramach ćwiczeń laboratoryjnych.</w:t>
+        <w:t xml:space="preserve">Ocena wykonywania przez studenta zadań w ramach laboratorium komputerowego, ocena raportów obliczeniowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U11</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS737_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS737_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Umiejętność wykorzystywania MES i programu ANSYS do budowy zaawansowanych modeli obliczeniowych w inżynierii ortopedycznej.							</w:t>
+        <w:t xml:space="preserve">							Umiejętność interpretacji wyników MES  i oceny możliwości metody w biomechanice.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian na wykładzie i ocena wykonywania przez studenta zadań w ramach ćwiczeń laboratoryjnych.</w:t>
+        <w:t xml:space="preserve">Ocena wykonywania przez studenta zadań w ramach laboratorium komputerowego, ocena raportów obliczeniowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U14</w:t>
-[...138 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>