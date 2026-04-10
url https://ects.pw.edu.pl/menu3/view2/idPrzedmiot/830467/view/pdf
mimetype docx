--- v1 (2026-02-27)
+++ v2 (2026-04-10)
@@ -896,200 +896,410 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium  nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna zasadę działania, podstawowe właściwości i sposoby sterowania silników elektrycznych prądu stałego, skokowych i bezpośredniego napędu, układy zasilające i sterujące, układy redukcji i przeniesienia napędu, wymagania funkcjonalne, typowe właściwości dynamiczne.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium  nr 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK353_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasadę działania, podstawowe właściwości i sposoby sterowania silników elektrycznych prądu stałego, skokowych i bezpośredniego napędu, układy zasilające i sterujące, układy redukcji i przeniesienia napędu, wymagania funkcjonalne, typowe właściwości dynamiczne.																					</w:t>
+        <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium  nr 2</w:t>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1117,260 +1327,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U17</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>