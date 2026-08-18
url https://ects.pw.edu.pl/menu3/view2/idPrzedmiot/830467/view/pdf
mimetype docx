--- v2 (2026-04-10)
+++ v3 (2026-08-18)
@@ -896,481 +896,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium  nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna zasadę działania, podstawowe właściwości i sposoby sterowania silników elektrycznych prądu stałego, skokowych i bezpośredniego napędu, układy zasilające i sterujące, układy redukcji i przeniesienia napędu, wymagania funkcjonalne, typowe właściwości dynamiczne.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium  nr 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK353_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasadę działania, podstawowe właściwości i sposoby sterowania silników elektrycznych prądu stałego, skokowych i bezpośredniego napędu, układy zasilające i sterujące, układy redukcji i przeniesienia napędu, wymagania funkcjonalne, typowe właściwości dynamiczne.																					</w:t>
+        <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium  nr 2</w:t>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK353_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić rodzaj napędu potrzebnego do generowania ruchu robota, sformułować założenia funkcjonalne i techniczne do jego zaprojektowania oraz dokonać doboru niezbędnej przekładni i układu transmisyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>