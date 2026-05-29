--- v1 (2026-02-07)
+++ v2 (2026-05-29)
@@ -970,50 +970,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować podzespoły robota realizujące ściśle określoną funkcję i spełniające narzucone z góry założenia konstrukcyjne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować podzespoły robota realizujące ściśle określoną funkcję i spełniające narzucone z góry założenia konstrukcyjne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować podzespoły robota realizujące ściśle określoną funkcję i spełniające narzucone z góry założenia konstrukcyjne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1139,722 +1349,512 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK369_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować podzespoły robota realizujące ściśle określoną funkcję i spełniające narzucone z góry założenia konstrukcyjne.</w:t>
+        <w:t xml:space="preserve">Potrafi sporządzić model uproszczony urządzenia pozwalający na przeprowadzenie poprawnej analizy w zakresie kinematyki i statyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada umiejętność nadawania elementom maszyny kształtów i wymiarów, w taki sposób aby w połączeniu z właściwym doborem materiałów konstrukcyjnych i dostępnych metod wytwarzania zapewnić wytrzymałość, sztywność i stateczność warunkującą poprawne i bezpieczne funkcjonowanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada umiejętność nadawania elementom maszyny kształtów i wymiarów, w taki sposób aby w połączeniu z właściwym doborem materiałów konstrukcyjnych i dostępnych metod wytwarzania zapewnić wytrzymałość, sztywność i stateczność warunkującą poprawne i bezpieczne funkcjonowanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać systemy wspomagania projektowania typu CAD/CAE na wszystkich etapach projektowania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu połączenia obrotowe i postępowe oraz jest w stanie zaproponować podparcie na łożyskach różnego typu o odpowiedniej trwałości i sprawności, właściwie osadzonych, smarowanych i zabezpieczonych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu połączenia obrotowe i postępowe oraz jest w stanie zaproponować podparcie na łożyskach różnego typu o odpowiedniej trwałości i sprawności, właściwie osadzonych, smarowanych i zabezpieczonych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu połączenia obrotowe i postępowe oraz jest w stanie zaproponować podparcie na łożyskach różnego typu o odpowiedniej trwałości i sprawności, właściwie osadzonych, smarowanych i zabezpieczonych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U15</w:t>
-      </w:r>
-[...628 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>