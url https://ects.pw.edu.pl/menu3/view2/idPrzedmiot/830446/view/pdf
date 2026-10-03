--- v1 (2026-05-02)
+++ v2 (2026-10-03)
@@ -966,50 +966,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1065,522 +1135,452 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09</w:t>
-[...288 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>