--- v3 (2026-04-09)
+++ v4 (2026-05-01)
@@ -1185,261 +1185,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu charakterystyk Bodego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu charakterystyk Bodego.							</w:t>
+        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu linii pierwiastkowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu linii pierwiastkowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>