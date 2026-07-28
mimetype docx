--- v4 (2026-05-01)
+++ v5 (2026-07-28)
@@ -765,157 +765,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna metodę analizy układów regulacji w dziedzinie częstotliwości z wykorzystaniem charakterystyk Nyquista i Bodego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna metodę analizy układów regulacji w dziedzinie częstotliwości z wykorzystaniem charakterystyk Nyquista i Bodego.						</w:t>
+        <w:t xml:space="preserve">Student zna metodę analizy układów regulacji w dziedzinie częstotliwości z wykorzystaniem linii pierwiastkowych.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna metodę analizy układów regulacji w dziedzinie częstotliwości z wykorzystaniem linii pierwiastkowych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna metodę analizy układów regulacji w dziedzinie częstotliwości z wykorzystaniem linii pierwiastkowych.														</w:t>
+        <w:t xml:space="preserve">Student zna pojęcia: układ minimalnofazowy i nie-minimalnofazowy.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -934,58 +1074,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna metodę analizy układów regulacji w dziedzinie częstotliwości z wykorzystaniem linii pierwiastkowych.														</w:t>
+        <w:t xml:space="preserve">Student zna pojęcia: układ minimalnofazowy i nie-minimalnofazowy.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1004,58 +1144,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna pojęcia: układ minimalnofazowy i nie-minimalnofazowy.							</w:t>
+        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu charakterystyk Bodego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1074,58 +1214,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna pojęcia: układ minimalnofazowy i nie-minimalnofazowy.							</w:t>
+        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu charakterystyk Bodego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1144,58 +1284,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu charakterystyk Bodego.							</w:t>
+        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu linii pierwiastkowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1214,232 +1354,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK360_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK360_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu charakterystyk Bodego.							</w:t>
+        <w:t xml:space="preserve">							Student zna metodę projektowania kompensatorów w układach regulacji przy wykorzystaniu linii pierwiastkowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, oceniane zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W15</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>