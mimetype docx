--- v2 (2026-02-06)
+++ v3 (2026-04-10)
@@ -1347,50 +1347,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1516,372 +1586,302 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W20</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>