--- v3 (2026-04-10)
+++ v4 (2026-08-18)
@@ -787,50 +787,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna metody syntezy układów logicznych kombinacyjnych i sekwencyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -956,478 +1026,898 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody syntezy układów logicznych kombinacyjnych i sekwencyjnych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
+        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+        <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
+        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+        <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
+        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+        <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat sprzęgania układów cyfrowych z różnych rodzin w ramach jednego systemu cyfrowego</w:t>
+        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium/laboratorium</w:t>
+        <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1446,58 +1936,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1516,58 +2006,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat struktury systemów mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1586,1432 +2076,942 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05</w:t>
+        <w:t xml:space="preserve">K_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować układ logiczny kombinacyjny i sekwencyjny realizujący zadaną funkcję</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06</w:t>
+        <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować układ logiczny kombinacyjny i sekwencyjny realizujący zadaną funkcję</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15</w:t>
+        <w:t xml:space="preserve">K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat organizacji przerwań w systemach mikroprocesorowych</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować układ logiczny kombinacyjny i sekwencyjny realizujący zadaną funkcję</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W20</w:t>
+        <w:t xml:space="preserve">K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
+        <w:t xml:space="preserve">potrafi przeprowadzić diagnostykę systemu mikroprocesorowego z wykorzystaniem próbnika logicznego, programu monitora oraz symulatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05</w:t>
+        <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
+        <w:t xml:space="preserve">potrafi przeprowadzić diagnostykę systemu mikroprocesorowego z wykorzystaniem próbnika logicznego, programu monitora oraz symulatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06</w:t>
+        <w:t xml:space="preserve">K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
+        <w:t xml:space="preserve">potrafi przeprowadzić diagnostykę systemu mikroprocesorowego z wykorzystaniem próbnika logicznego, programu monitora oraz symulatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15</w:t>
+        <w:t xml:space="preserve">K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat metod wymiany danych systemu mikroprocesorowego z urządzeniami zewnętrznymi</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować system mikroprocesorowy współpracujący z pamięcią oraz układami wejścia/wyjścia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W20</w:t>
+        <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PULM_U01: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować układ logiczny kombinacyjny i sekwencyjny realizujący zadaną funkcję</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować system mikroprocesorowy współpracujący z pamięcią oraz układami wejścia/wyjścia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprojektować system mikroprocesorowy współpracujący z pamięcią oraz układami wejścia/wyjścia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi oprogramowć system mikroprocesorowy w języku asemblera łącznie z debuggowaniem w trybie pracy krokowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">laboratorium/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PULM_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi oprogramowć system mikroprocesorowy w języku asemblera łącznie z debuggowaniem w trybie pracy krokowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PULM_U01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PULM_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować układ logiczny kombinacyjny i sekwencyjny realizujący zadaną funkcję</w:t>
+        <w:t xml:space="preserve">potrafi oprogramowć system mikroprocesorowy w języku asemblera łącznie z debuggowaniem w trybie pracy krokowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14</w:t>
-      </w:r>
-[...698 lines deleted...]
-        <w:t xml:space="preserve">K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>