--- v0 (2025-11-02)
+++ v1 (2026-08-19)
@@ -12,857 +12,857 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ekonometria i jej zastosowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prof. nzw. dr hab. Mariusz Plich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compulsory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ekonomia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obowiązkowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kod przedmiotu: </w:t>
+        <w:t xml:space="preserve">Code of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MI 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4 / rok ak. 2013/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">100 godz. (30 - wykład; 15 - ćwiczenia; 13 - konsultacje, egzaminy, e. poprawkowe, dodatkowe zaliczenia; 42- praca własna studenta)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.1,2 - wykłady                                                                            0,6 - ćwiczenia
 II. 0,20 - konsultacje, konsultacje e - mailowe                                          0,32 -  egzaminy, egzaminy poprawkowe, dodatkowe zaliczenia
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Liczba punktów ECTS, którą student uzyskuje w ramach zajęć o charakterze praktycznym: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1,3 ECTS
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">matematyka, matematyka w ekonomii, statystyka i badania rynku
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: min. 15; Ćwiczenia: 20-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> W ramach kursu przedstawione zostaną podstawowe modele ilościowych analiz zjawisk i systemów ekonomicznych i ich zastosowania: klasyczne modele ekonometryczne (modele strukturalne) w zakresie modeli jedno- i wielorówna-niowych; modele input-output i modele decyzyjne.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykłady: 
 I. Modelowanie zjawisk ekonomicznych - zagadnienia wprowadzające przedmiot ekonometrii, pojęcie modelu ekonometrycznego, klasyfikacja modeli ekonometrycznych, etapy badania ekonometrycznego
 II. Podejmowanie optymalnych decyzji (modele optymalizacyjne) Podstawy programowania liniowego (PL)
 model programowania liniowego, warunki ograniczające, funkcja kryterium, typowe modele decyzyjne programowania liniowego (programowanie produkcji, zagadnienie diety, zagadnienie rozkroju), graficzna metoda rozwiązywania zadań PL, algorytm simpleks, rodzaje rozwiązań
 III.  Jednorównaniowe modele ekonometryczne
 II.1 Metoda najmniejszych kwadratów (MNK)
 estymacja parametrów modelu, szacowanie parametrów struktury stochastycznej modelu (średni błąd szacunku, średnie błędy ocen parametrów)
 II.2 Weryfikacja statystyczna i merytoryczna modelu
 ocena dopasowania modelu (średnie błędy, współczynnik determinacji, autokorelacja składnika losowego, współliniowość zmiennych objaśniających, test istotności parametrów (t-Studenta), ocena i interpretacja parametrów
 II.3 Wykorzystanie modeli jednorównaniowych
 założenia i konstrukcja prognoz, mierniki dokładności prognoz typowe zastosowania modeli jednorównaniowych (produkcja, konsumpcja, handel zagraniczny, zatrudnienie)
 IV.  Modele wielorównaniowe postacie modeli wielorównaniowych, problemy estymacji modeli wielorównaniowych, pojęcie i typy symulacji, mnożniki bezpośrednie i opóźnione, przykłady modeli
 V.  Modele input-output.1 Podstawowe relacje w tablicy przepływów międzygałęziowych tablica w ujęciu ilościowym i wartościowym, równania bilansowe produkcji, współczynniki nakładów bezpośrednich,
 V.2 Model produkcji i cen sformułowanie modeli produkcji i cen, model produkcji i model cen jako modele wielorównaniowe, współczynniki nakładów całkowitych, mnożniki input-output
 Ćwiczenia: 
 I. Liniowy model ekonometryczny jednorównaniowy.
 II. Metoda estymacji KMNK i weryfikacja modelu.
 III. Programowanie liniowe: metoda graficzna i algorytm simpleks. 
 IV. Wielorównaniowe modele ekonometryczne na przykładzie modeli input-output
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na ocenę końcową (egzaminacyjną) składać się będzie w 40% ocena z ćwiczeń oraz w 60% ocena z testu egzaminacyjnego, pod warunkiem, że obie oceny są pozytywne. 
 Zaliczenie ćwiczeń polega na wykazaniu się podczas  pisemnego sprawdzianu umiejętnością praktycznego zastosowania (tj. wykonania stosownych obliczeń i interpretacji wyników) omawianych na wykładzie modeli. Zaliczenie ćwiczeń jest warunkiem przystąpienia do egzaminu. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maddala G.S., Ekonometria, PWN
 Kukuła K. (red.), Badania operacyjne w przykładach i zadaniach, PWN
 Tomaszewicz Ł., 1994. Metody analizy input-output, PWE
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">www.knes.pw.plock.pl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
-        <w:t>Efekty przedmiotowe</w:t>
+        <w:t>Course’s learning outcomes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - wiedza</w:t>
+        <w:t>General academic profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt W06: </w:t>
+        <w:t xml:space="preserve">Effect W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie metodę najmniejszych kwadratów i algorytm simpleks oraz zasady ich stosowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny składający się z części opisowej oraz rozwiązywania zadań. Kolokwium w formie odpowiedzi na pytania i rozwiązywanie zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+        <w:t>General academic profile - skils</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U04: </w:t>
+        <w:t xml:space="preserve">Effect U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązywać liniowe problemy optymalizacyjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny składający się z części opisowej oraz rozwiązywania zadań. Kolokwium w formie odpowiedzi na pytania i rozwiązywanie zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U04</w:t>
@@ -872,67 +872,67 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S1A_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U05: </w:t>
+        <w:t xml:space="preserve">Effect U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać weryfikacji modelu ekonometrycznego przy pomocy poznanych metod i wskaźników statystycznych oraz ocenić jego przydatność do prognozowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny składający się z części opisowej oraz rozwiązywania zadań. Kolokwium w formie odpowiedzi na pytania i rozwiązywanie zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05</w:t>
@@ -942,67 +942,67 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S1A_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U10: </w:t>
+        <w:t xml:space="preserve">Effect U10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zbudować prosty model ekonometryczny opisujący zjawiska ekonomiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny składający się z części opisowej oraz rozwiązywania zadań. Kolokwium w formie odpowiedzi na pytania i rozwiązywanie zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10</w:t>
@@ -1012,147 +1012,147 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U11: </w:t>
+        <w:t xml:space="preserve">Effect U11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Szacuje parametry modelu jednorównaniowego i dokonuje jego weryfikacji i interpretacji, wykorzystuje metody analiz sektorowych do prognozowania otoczenia przedsiębiorstwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny składający się z części opisowej oraz rozwiązywania zadań. Kolokwium w formie odpowiedzi na pytania i rozwiązywanie zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S1A_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+        <w:t>General academic profile - social competences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt K03: </w:t>
+        <w:t xml:space="preserve">Effect K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specyfikuje modele ekonometryczne posiłkując się literaturą i własnymi doświadczeniami, wyciąga wnioski z kolejnych etapów analizy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny składający się z części opisowej oraz rozwiązywania zadań. Kolokwium w formie odpowiedzi na pytania i rozwiązywanie zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K03</w:t>